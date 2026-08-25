--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>, , 2023</t>
   </si>
   <si>
     <t>Nama Provinsi</t>
   </si>
   <si>
     <t>Jumlah Petani</t>
   </si>
   <si>
     <t>Jumlah Petani Tanaman Pangan</t>
   </si>
   <si>
     <t>Jumlah Petani Hortikultura</t>
   </si>
   <si>
     <t>Jumlah Pekebun</t>
   </si>
   <si>
     <t>Jumlah Peternak</t>
   </si>
   <si>
     <t>Jumlah Pelaku Usaha Pertanian Perorangan Perikanan</t>
   </si>
   <si>
@@ -284,108 +284,93 @@
   <si>
     <t>Banyaknya orang yang melakukan kegiatan usaha budi daya tanaman perkebunan, termasuk pembibitan. Mengacu pada usaha pertanian Perorangan (UTP) perkebunan.</t>
   </si>
   <si>
     <t>Semakin tinggi nilai indikator menunjukkan bahwa semakin banyak pengelola usaha pertanian perorangan peternakan</t>
   </si>
   <si>
     <t>Penjumlahan usaha pertanian perorangan perkebunan tanaman semusim  dan tanaman tahunan perkebunan termasuk daun kelor</t>
   </si>
   <si>
     <t>Usaha Pertanian Perorangan : Unit usaha pertanian yang dikelola oleh satu orang yang memiliki tanggung jawab teknis, yuridis, dan ekonomis untuk unit pertanian tersebut. Orang tersebut dapat melakukan semua tanggung jawab secara langsung, atau mendelegasikan yang terkait dengan pengelolaan kerja sehari-hari kepada seorang manajer (tidak berbadan hukum). Usaha pertanian mencakup usaha di subsektor tanaman pangan, hortikultura, perkebunan, peternakan, perikanan, kehutanan, serta usaha jasa pertanian.  Usaha Peternakan : Kegiatan pemeliharaan ternak (meliputi penggemukan/pembibitan/pengembangbiakan/pemacekan) yang menghasilkan produk peternakan dengan tujuan sebagian atau seluruh hasilnya dijual/ditukar atas risiko usaha.</t>
   </si>
   <si>
     <t xml:space="preserve">Banyaknya orang yang melakukan kegiatan usaha pemeliharaan ternak, mencakup penggemukan/pembibitan/pengembangbiakan/pemacekan. Mengacu pada usaha pertanian perorangan (UTP) Peternakan </t>
   </si>
   <si>
     <t>Semakin tinggi nilai indikator menunjukkan bahwa semakin banyak usaha perikanan</t>
   </si>
   <si>
     <t>Jumlah Pengelola Usaha Pertanian yang mengusahakan atau memelihara ternak pada 1 mei 2023, khusus unggas pedaging selama periode 1 Mei 2022 sampai dengan 30 April 2023</t>
   </si>
   <si>
     <t>Usaha Perikanan : Kegiatan yang dilaksanakan dengan sistem bisnis perikanan yang meliputi praproduksi, produksi, pascaproduksi, pengolahan, dan pemasaran.  Pengelola Usaha Pertanian : Orang yang memiliki tanggung jawab teknis, yuridis, dan ekonomis pada unit usaha pertanian subsektor tanaman pangan, hortikultura, perkebunan, peternakan, perikanan, dan/atau kehutanan. Orang tersebut dapat melakukan semua tanggung jawab secara langsung, atau mendelegasikan yang terkait dengan pengelolaan kerja sehari-hari kepada seorang manajer (tidak berbadan hukum).</t>
   </si>
   <si>
-    <t>Jumlah Pengelola Usaha Pertanian Perorangan Perikanan</t>
-[...1 lines deleted...]
-  <si>
     <t>Banyaknya orang yang membuat keputusan terbesar dan/atau terbanyak tentang penggunaan sumber daya dan melaksanakan manajemen kegiatan usaha perikanan. Pengelola memiliki tanggung jawab teknis dan ekonomi dalam unit usaha, serta dapat melakukannya sendiri secara langsung atau dapat mempekerjakan orang lain untuk melakukannya.</t>
   </si>
   <si>
     <t>Penjumlahan unit usaha pertanian perorangan yang mengusahakan budidaya ikan dan usaha penangkapan ikan pada 1 Mei 2022 s.d 30 April 2023 dengan tujuan untuk usaha, sebagian atau seluruhnya untuk dijual</t>
   </si>
   <si>
     <t>Petani : Orang seorang dan/atau beserta keluarganya yang melakukan usaha pertanian di bidang tanaman pangan, hortikultura, perkebunan, dan/atau peternakan.  Usaha Tanaman Pangan : Kegiatan pertanian yang menghasilkan produk tanaman pangan (padi dan palawija) termasuk usaha pembibitan tanaman pangan, dan bukan sebagai buruh tani atau pekerja keluarga. Tanaman padi meliputi padi sawah dan padi ladang. Tanaman palawija meliputi: a. Biji-bijian seperti : jagung, sorghum/cantel, dan gandum. b. Kacang-kacangan seperti : kedelai, kacang tanah, dan kacang hijau. c. Umbi-umbian seperti: ubi kayu, ubi jalar, gembili, talas, garut, dan ganyong.</t>
   </si>
   <si>
-    <t>Jumlah Pengelola Usaha Pertanian Perorangan Budi Daya Ikan</t>
-[...1 lines deleted...]
-  <si>
     <t>Banyaknya orang yang membuat keputusan terbesar dan/atau terbanyak tentang penggunaan sumber daya dan memanajemen kegiatan usaha budidaya ikan. Pengelola memiliki tanggung jawab teknis dan ekonomi dalam unit usaha, serta dapat melakukannya sendiri secara langsung atau dapat mempekerjakan orang lain untuk melakukannya.</t>
   </si>
   <si>
     <t>Semakin besar angka indikator menunjukkan bahwa semakin banyak unit usaha perorangan yang mengusahakan budi daya ikan</t>
   </si>
   <si>
     <t>Penjumlahan unit usaha pertanian perorangan yang mengusahakan budi daya ikan dengan tujuan untuk usaha, sebagian atau seluruhnya untuk dijual/ditukar</t>
   </si>
   <si>
     <t>Pengelola Usaha Pertanian : Orang yang memiliki tanggung jawab teknis, yuridis, dan ekonomis pada unit usaha pertanian subsektor tanaman pangan, hortikultura, perkebunan, peternakan, perikanan, dan/atau kehutanan. Orang tersebut dapat melakukan semua tanggung jawab secara langsung, atau mendelegasikan yang terkait dengan pengelolaan kerja sehari-hari kepada seorang manajer (tidak berbadan hukum).  Usaha Budi Daya Ikan : Kegiatan pemeliharaan, pembesaran dan/atau pembiakan (pembenihan) ikan dengan menggunakan lahan, perairan dan fasilitas buatan serta memanen hasilnya dengan tujuan sebagian atau seluruhnya untuk dijual/ ditukar atas risiko usaha.</t>
   </si>
   <si>
-    <t>Jumlah Pengelola Usaha Pertanian Perorangan Penangkapan Ikan</t>
-[...1 lines deleted...]
-  <si>
     <t>Banyaknya orang yang membuat keputusan terbesar dan/atau terbanyak tentang penggunaan sumber daya dan melakukan manajemen kegiatan usaha perikanan tangkap. Pengelola memiliki tanggung jawab teknis dan ekonomi dalam unit usaha, serta dapat melakukannya sendiri secara langsung atau dapat mempekerjakan orang lain untuk melakukannya.</t>
   </si>
   <si>
     <t>Semakin besar angka indikator menunjukkan bahwa semakin banyak unit usaha perorangan yang mengusahakan penangkapan ikan</t>
   </si>
   <si>
     <t>Penjumlahan unit usaha pertanian perorangan yang mengusahakan penangkapan ikan dengan tujuan untuk usaha, sebagian atau seluruhnya untuk dijual</t>
   </si>
   <si>
     <t>Penangkapan Ikan : Kegiatan untuk memperoleh ikan di perairan yang tidak dalam keadaan dibudidayakan dengan alat atau cara apa pun, termasuk kegiatan yang menggunakan kapal untuk memuat, mengangkut, menyimpan, mendinginkan, menangani, mengolah, dan/atau mengawetkannya.   Pengelola Usaha Pertanian : Orang yang memiliki tanggung jawab teknis, yuridis, dan ekonomis pada unit usaha pertanian subsektor tanaman pangan, hortikultura, perkebunan, peternakan, perikanan, dan/atau kehutanan. Orang tersebut dapat melakukan semua tanggung jawab secara langsung, atau mendelegasikan yang terkait dengan pengelolaan kerja sehari-hari kepada seorang manajer (tidak berbadan hukum).</t>
   </si>
   <si>
-    <t>Jumlah Pengelola Usaha Pertanian Perorangan Kehutanan</t>
-[...1 lines deleted...]
-  <si>
     <t>Banyaknya pengelola usaha kehutanan yang memiliki tanggung jawab teknis dan ekonomi dalam unit usaha, serta dapat melakukannya sendiri secara langsung atau dapat mempekerjakan orang lain untuk melakukannya.</t>
   </si>
   <si>
     <t>Semakin besar angka indikator menunjukkan bahwa semakin banyak  orang yang mengusahakan  kehutanan</t>
   </si>
   <si>
     <t>Penjumlahan unit usaha pertanian perorangan yang mengusahakan tanaman kehutanan dan melakukan penangkaran tumbuhan/satwa liar, serta pemungutan hasil hutan dan/atau perburuan dan penangkapan satwa liar pada 1 Mei 2023 dengan tujuan untuk usaha, sebagian atau seluruhnya untuk dijual/ditukar.</t>
   </si>
   <si>
     <t>Usaha Tanaman Kehutanan : Kegiatan kehutanan yang menghasilkan produk tanaman kehutanan (kayu, daun, getah, dan lain-lain) termasuk usaha pembibitan dengan tujuan sebagian atau seluruh hasilnya dijual/ditukar atas resiko usaha.  Usaha Kehutanan : Kegiatan-kegiatan yang bersangkut paut dengan hutan dan kepengurusannya, usaha ini mencakup usaha budi daya dan pembibitan tanaman kehutanan, penangkaran satwa/tumbuhan liar, pemungutan hasil hutan, dan penangkapan satwa liar.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jumlah Pengelola Usaha Pertanian Perorangan Jasa Pertanian</t>
   </si>
   <si>
     <t>Banyaknya orang yang membuat keputusan terbesar dan/atau terbanyak tentang penggunaan sumber daya dan memanajemen kegiatan usaha jasa pertanian. Pengelola memiliki tanggung jawab teknis dan ekonomi dalam unit usaha, serta dapat melakukannya sendiri secara langsung atau dapat mempekerjakan orang lain untuk melakukannya.</t>
   </si>
   <si>
     <t>Semakin besar angka indikator menunjukkan bahwa semakin banyak melakukan pengelola jasa pertanian</t>
   </si>
   <si>
     <t>Penjumlahan unit usaha pertanian perorangan yang mengusahakan jasa pertanian</t>
   </si>
   <si>
     <t>Usaha Pertanian Perorangan : Unit usaha pertanian yang dikelola oleh satu orang yang memiliki tanggung jawab teknis, yuridis, dan ekonomis untuk unit pertanian tersebut. Orang tersebut dapat melakukan semua tanggung jawab secara langsung, atau mendelegasikan yang terkait dengan pengelolaan kerja sehari-hari kepada seorang manajer (tidak berbadan hukum). Usaha pertanian mencakup usaha di subsektor tanaman pangan, hortikultura, perkebunan, peternakan, perikanan, kehutanan, serta usaha jasa pertanian.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3118,66 +3103,66 @@
       </c>
       <c r="C106" s="10"/>
       <c r="D106" s="10"/>
       <c r="E106" s="10"/>
       <c r="F106" s="10"/>
       <c r="G106" s="10"/>
       <c r="H106" s="10"/>
       <c r="I106" s="1"/>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" s="9"/>
       <c r="B107" s="10"/>
       <c r="C107" s="10"/>
       <c r="D107" s="10"/>
       <c r="E107" s="10"/>
       <c r="F107" s="10"/>
       <c r="G107" s="10"/>
       <c r="H107" s="10"/>
       <c r="I107" s="1"/>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="C108" s="10"/>
       <c r="D108" s="10"/>
       <c r="E108" s="10"/>
       <c r="F108" s="10"/>
       <c r="G108" s="10"/>
       <c r="H108" s="10"/>
       <c r="I108" s="1"/>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C109" s="10"/>
       <c r="D109" s="10"/>
       <c r="E109" s="10"/>
       <c r="F109" s="10"/>
       <c r="G109" s="10"/>
       <c r="H109" s="10"/>
       <c r="I109" s="1"/>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C110" s="10"/>
       <c r="D110" s="10"/>
       <c r="E110" s="10"/>
       <c r="F110" s="10"/>
       <c r="G110" s="10"/>
       <c r="H110" s="10"/>
       <c r="I110" s="1"/>
     </row>
     <row r="111" spans="1:11">
@@ -3193,51 +3178,51 @@
       <c r="F111" s="10"/>
       <c r="G111" s="10"/>
       <c r="H111" s="10"/>
       <c r="I111" s="1"/>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C112" s="10"/>
       <c r="D112" s="10"/>
       <c r="E112" s="10"/>
       <c r="F112" s="10"/>
       <c r="G112" s="10"/>
       <c r="H112" s="10"/>
       <c r="I112" s="1"/>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B113" s="10" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C113" s="10"/>
       <c r="D113" s="10"/>
       <c r="E113" s="10"/>
       <c r="F113" s="10"/>
       <c r="G113" s="10"/>
       <c r="H113" s="10"/>
       <c r="I113" s="1"/>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C114" s="10"/>
       <c r="D114" s="10"/>
       <c r="E114" s="10"/>
       <c r="F114" s="10"/>
       <c r="G114" s="10"/>
       <c r="H114" s="10"/>
       <c r="I114" s="1"/>
     </row>
     <row r="115" spans="1:11">
@@ -3268,152 +3253,152 @@
       <c r="F116" s="10"/>
       <c r="G116" s="10"/>
       <c r="H116" s="10"/>
       <c r="I116" s="1"/>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C117" s="10"/>
       <c r="D117" s="10"/>
       <c r="E117" s="10"/>
       <c r="F117" s="10"/>
       <c r="G117" s="10"/>
       <c r="H117" s="10"/>
       <c r="I117" s="1"/>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C118" s="10"/>
       <c r="D118" s="10"/>
       <c r="E118" s="10"/>
       <c r="F118" s="10"/>
       <c r="G118" s="10"/>
       <c r="H118" s="10"/>
       <c r="I118" s="1"/>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" s="9"/>
       <c r="B119" s="10"/>
       <c r="C119" s="10"/>
       <c r="D119" s="10"/>
       <c r="E119" s="10"/>
       <c r="F119" s="10"/>
       <c r="G119" s="10"/>
       <c r="H119" s="10"/>
       <c r="I119" s="1"/>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="C120" s="10"/>
       <c r="D120" s="10"/>
       <c r="E120" s="10"/>
       <c r="F120" s="10"/>
       <c r="G120" s="10"/>
       <c r="H120" s="10"/>
       <c r="I120" s="1"/>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C121" s="10"/>
       <c r="D121" s="10"/>
       <c r="E121" s="10"/>
       <c r="F121" s="10"/>
       <c r="G121" s="10"/>
       <c r="H121" s="10"/>
       <c r="I121" s="1"/>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C122" s="10"/>
       <c r="D122" s="10"/>
       <c r="E122" s="10"/>
       <c r="F122" s="10"/>
       <c r="G122" s="10"/>
       <c r="H122" s="10"/>
       <c r="I122" s="1"/>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C123" s="10"/>
       <c r="D123" s="10"/>
       <c r="E123" s="10"/>
       <c r="F123" s="10"/>
       <c r="G123" s="10"/>
       <c r="H123" s="10"/>
       <c r="I123" s="1"/>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C124" s="10"/>
       <c r="D124" s="10"/>
       <c r="E124" s="10"/>
       <c r="F124" s="10"/>
       <c r="G124" s="10"/>
       <c r="H124" s="10"/>
       <c r="I124" s="1"/>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C125" s="10"/>
       <c r="D125" s="10"/>
       <c r="E125" s="10"/>
       <c r="F125" s="10"/>
       <c r="G125" s="10"/>
       <c r="H125" s="10"/>
       <c r="I125" s="1"/>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C126" s="10"/>
       <c r="D126" s="10"/>
       <c r="E126" s="10"/>
       <c r="F126" s="10"/>
       <c r="G126" s="10"/>
       <c r="H126" s="10"/>
       <c r="I126" s="1"/>
     </row>
     <row r="127" spans="1:11">
@@ -3444,152 +3429,152 @@
       <c r="F128" s="10"/>
       <c r="G128" s="10"/>
       <c r="H128" s="10"/>
       <c r="I128" s="1"/>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C129" s="10"/>
       <c r="D129" s="10"/>
       <c r="E129" s="10"/>
       <c r="F129" s="10"/>
       <c r="G129" s="10"/>
       <c r="H129" s="10"/>
       <c r="I129" s="1"/>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C130" s="10"/>
       <c r="D130" s="10"/>
       <c r="E130" s="10"/>
       <c r="F130" s="10"/>
       <c r="G130" s="10"/>
       <c r="H130" s="10"/>
       <c r="I130" s="1"/>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" s="9"/>
       <c r="B131" s="10"/>
       <c r="C131" s="10"/>
       <c r="D131" s="10"/>
       <c r="E131" s="10"/>
       <c r="F131" s="10"/>
       <c r="G131" s="10"/>
       <c r="H131" s="10"/>
       <c r="I131" s="1"/>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B132" s="10" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="C132" s="10"/>
       <c r="D132" s="10"/>
       <c r="E132" s="10"/>
       <c r="F132" s="10"/>
       <c r="G132" s="10"/>
       <c r="H132" s="10"/>
       <c r="I132" s="1"/>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C133" s="10"/>
       <c r="D133" s="10"/>
       <c r="E133" s="10"/>
       <c r="F133" s="10"/>
       <c r="G133" s="10"/>
       <c r="H133" s="10"/>
       <c r="I133" s="1"/>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C134" s="10"/>
       <c r="D134" s="10"/>
       <c r="E134" s="10"/>
       <c r="F134" s="10"/>
       <c r="G134" s="10"/>
       <c r="H134" s="10"/>
       <c r="I134" s="1"/>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C135" s="10"/>
       <c r="D135" s="10"/>
       <c r="E135" s="10"/>
       <c r="F135" s="10"/>
       <c r="G135" s="10"/>
       <c r="H135" s="10"/>
       <c r="I135" s="1"/>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C136" s="10"/>
       <c r="D136" s="10"/>
       <c r="E136" s="10"/>
       <c r="F136" s="10"/>
       <c r="G136" s="10"/>
       <c r="H136" s="10"/>
       <c r="I136" s="1"/>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B137" s="10" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C137" s="10"/>
       <c r="D137" s="10"/>
       <c r="E137" s="10"/>
       <c r="F137" s="10"/>
       <c r="G137" s="10"/>
       <c r="H137" s="10"/>
       <c r="I137" s="1"/>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C138" s="10"/>
       <c r="D138" s="10"/>
       <c r="E138" s="10"/>
       <c r="F138" s="10"/>
       <c r="G138" s="10"/>
       <c r="H138" s="10"/>
       <c r="I138" s="1"/>
     </row>
     <row r="139" spans="1:11">
@@ -3620,152 +3605,152 @@
       <c r="F140" s="10"/>
       <c r="G140" s="10"/>
       <c r="H140" s="10"/>
       <c r="I140" s="1"/>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C141" s="10"/>
       <c r="D141" s="10"/>
       <c r="E141" s="10"/>
       <c r="F141" s="10"/>
       <c r="G141" s="10"/>
       <c r="H141" s="10"/>
       <c r="I141" s="1"/>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C142" s="10"/>
       <c r="D142" s="10"/>
       <c r="E142" s="10"/>
       <c r="F142" s="10"/>
       <c r="G142" s="10"/>
       <c r="H142" s="10"/>
       <c r="I142" s="1"/>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" s="9"/>
       <c r="B143" s="10"/>
       <c r="C143" s="10"/>
       <c r="D143" s="10"/>
       <c r="E143" s="10"/>
       <c r="F143" s="10"/>
       <c r="G143" s="10"/>
       <c r="H143" s="10"/>
       <c r="I143" s="1"/>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B144" s="10" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="C144" s="10"/>
       <c r="D144" s="10"/>
       <c r="E144" s="10"/>
       <c r="F144" s="10"/>
       <c r="G144" s="10"/>
       <c r="H144" s="10"/>
       <c r="I144" s="1"/>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B145" s="10" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C145" s="10"/>
       <c r="D145" s="10"/>
       <c r="E145" s="10"/>
       <c r="F145" s="10"/>
       <c r="G145" s="10"/>
       <c r="H145" s="10"/>
       <c r="I145" s="1"/>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C146" s="10"/>
       <c r="D146" s="10"/>
       <c r="E146" s="10"/>
       <c r="F146" s="10"/>
       <c r="G146" s="10"/>
       <c r="H146" s="10"/>
       <c r="I146" s="1"/>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C147" s="10"/>
       <c r="D147" s="10"/>
       <c r="E147" s="10"/>
       <c r="F147" s="10"/>
       <c r="G147" s="10"/>
       <c r="H147" s="10"/>
       <c r="I147" s="1"/>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B148" s="10" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C148" s="10"/>
       <c r="D148" s="10"/>
       <c r="E148" s="10"/>
       <c r="F148" s="10"/>
       <c r="G148" s="10"/>
       <c r="H148" s="10"/>
       <c r="I148" s="1"/>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C149" s="10"/>
       <c r="D149" s="10"/>
       <c r="E149" s="10"/>
       <c r="F149" s="10"/>
       <c r="G149" s="10"/>
       <c r="H149" s="10"/>
       <c r="I149" s="1"/>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C150" s="10"/>
       <c r="D150" s="10"/>
       <c r="E150" s="10"/>
       <c r="F150" s="10"/>
       <c r="G150" s="10"/>
       <c r="H150" s="10"/>
       <c r="I150" s="1"/>
     </row>
     <row r="151" spans="1:11">
@@ -3796,152 +3781,152 @@
       <c r="F152" s="10"/>
       <c r="G152" s="10"/>
       <c r="H152" s="10"/>
       <c r="I152" s="1"/>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C153" s="10"/>
       <c r="D153" s="10"/>
       <c r="E153" s="10"/>
       <c r="F153" s="10"/>
       <c r="G153" s="10"/>
       <c r="H153" s="10"/>
       <c r="I153" s="1"/>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B154" s="10" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C154" s="10"/>
       <c r="D154" s="10"/>
       <c r="E154" s="10"/>
       <c r="F154" s="10"/>
       <c r="G154" s="10"/>
       <c r="H154" s="10"/>
       <c r="I154" s="1"/>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" s="9"/>
       <c r="B155" s="10"/>
       <c r="C155" s="10"/>
       <c r="D155" s="10"/>
       <c r="E155" s="10"/>
       <c r="F155" s="10"/>
       <c r="G155" s="10"/>
       <c r="H155" s="10"/>
       <c r="I155" s="1"/>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="C156" s="10"/>
       <c r="D156" s="10"/>
       <c r="E156" s="10"/>
       <c r="F156" s="10"/>
       <c r="G156" s="10"/>
       <c r="H156" s="10"/>
       <c r="I156" s="1"/>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B157" s="10" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C157" s="10"/>
       <c r="D157" s="10"/>
       <c r="E157" s="10"/>
       <c r="F157" s="10"/>
       <c r="G157" s="10"/>
       <c r="H157" s="10"/>
       <c r="I157" s="1"/>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C158" s="10"/>
       <c r="D158" s="10"/>
       <c r="E158" s="10"/>
       <c r="F158" s="10"/>
       <c r="G158" s="10"/>
       <c r="H158" s="10"/>
       <c r="I158" s="1"/>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C159" s="10"/>
       <c r="D159" s="10"/>
       <c r="E159" s="10"/>
       <c r="F159" s="10"/>
       <c r="G159" s="10"/>
       <c r="H159" s="10"/>
       <c r="I159" s="1"/>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C160" s="10"/>
       <c r="D160" s="10"/>
       <c r="E160" s="10"/>
       <c r="F160" s="10"/>
       <c r="G160" s="10"/>
       <c r="H160" s="10"/>
       <c r="I160" s="1"/>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C161" s="10"/>
       <c r="D161" s="10"/>
       <c r="E161" s="10"/>
       <c r="F161" s="10"/>
       <c r="G161" s="10"/>
       <c r="H161" s="10"/>
       <c r="I161" s="1"/>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C162" s="10"/>
       <c r="D162" s="10"/>
       <c r="E162" s="10"/>
       <c r="F162" s="10"/>
       <c r="G162" s="10"/>
       <c r="H162" s="10"/>
       <c r="I162" s="1"/>
     </row>
     <row r="163" spans="1:11">
@@ -3972,51 +3957,51 @@
       <c r="F164" s="10"/>
       <c r="G164" s="10"/>
       <c r="H164" s="10"/>
       <c r="I164" s="1"/>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C165" s="10"/>
       <c r="D165" s="10"/>
       <c r="E165" s="10"/>
       <c r="F165" s="10"/>
       <c r="G165" s="10"/>
       <c r="H165" s="10"/>
       <c r="I165" s="1"/>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B166" s="10" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C166" s="10"/>
       <c r="D166" s="10"/>
       <c r="E166" s="10"/>
       <c r="F166" s="10"/>
       <c r="G166" s="10"/>
       <c r="H166" s="10"/>
       <c r="I166" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A47:H47"/>
     <mergeCell ref="B48:H48"/>
     <mergeCell ref="B49:H49"/>
     <mergeCell ref="B50:H50"/>
     <mergeCell ref="B51:H51"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="B53:H53"/>
     <mergeCell ref="B54:H54"/>
     <mergeCell ref="B55:H55"/>
     <mergeCell ref="B56:H56"/>
     <mergeCell ref="B57:H57"/>
     <mergeCell ref="B58:H58"/>