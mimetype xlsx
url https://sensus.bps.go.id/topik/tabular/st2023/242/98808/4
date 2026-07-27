--- v0 (2026-04-06)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>, , Tahun 2023</t>
   </si>
   <si>
     <t>Nama Provinsi</t>
   </si>
   <si>
     <t>Jumlah Rumah Tangga Petani</t>
   </si>
   <si>
     <t>Jumlah Petani</t>
   </si>
   <si>
     <t>11. ACEH</t>
   </si>
   <si>
     <t>12. SUMATERA UTARA</t>
   </si>
   <si>
     <t>13. SUMATERA BARAT</t>
   </si>
   <si>
     <t>14. RIAU</t>
   </si>
   <si>
@@ -152,102 +152,127 @@
   <si>
     <t>94. PAPUA</t>
   </si>
   <si>
     <t>95. PAPUA SELATAN</t>
   </si>
   <si>
     <t>96. PAPUA TENGAH</t>
   </si>
   <si>
     <t>97. PAPUA PEGUNUNGAN</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Metadata Indikator</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
+    <t>Banyaknya rumah tangga usaha yang mengusahakan/menguasai/melakukan kegiatan di subsektor tanaman pangan, hortikultura, perkebunan, atau peternakan.</t>
+  </si>
+  <si>
+    <t>Satuan</t>
+  </si>
+  <si>
+    <t>Rumah Tangga</t>
+  </si>
+  <si>
+    <t>Manfaat</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Interpretasi</t>
+  </si>
+  <si>
+    <t>Semakin tinggi angka indikator menunjukkan bahwa semakin banyak rumah tangga petani.
+Satu rumah tangga petani dapat mengusahakan lebih dari satu subsektor.</t>
+  </si>
+  <si>
+    <t>Mekanisme perhitungan</t>
+  </si>
+  <si>
+    <t>Penjumlahan rumah tangga yang melakukan usaha tanaman semusim/melakukan usaha tanaman tahunan/melakukan usaha peternakan dengan tujuan untuk pengembangbiakan atau penggemukan atau pembibitan atau pembesaran ternak betina atau produksi telur/susu/madu/kokon/liur.</t>
+  </si>
+  <si>
+    <t>Rumus</t>
+  </si>
+  <si>
+    <t>\sum^n_{i=1}IDRutaST2023.L2.UTP</t>
+  </si>
+  <si>
+    <t>Disaggregasi</t>
+  </si>
+  <si>
+    <t>Wilayah</t>
+  </si>
+  <si>
+    <t>Frekuensi update</t>
+  </si>
+  <si>
+    <t>Lebih dari Dua Tahunan</t>
+  </si>
+  <si>
+    <t>Subyek</t>
+  </si>
+  <si>
+    <t>Hortikultura, kehutanan, perikanan, perkebunan, peternakan, tanaman pangan</t>
+  </si>
+  <si>
+    <t>Ukuran</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Konsep</t>
+  </si>
+  <si>
+    <t>Rumah Tangga Usaha Pertanian (RTUP) : Rumah tangga yang memelihara/menguasai/melakukan kegiatan pertanian dengan tujuan sebagian atau seluruh hasilnya untuk dijual/ditukar (khusus tanaman pangan termasuk yang seluruhnya dikonsumsi sendiri).  Petani : Orang seorang dan/atau beserta keluarganya yang melakukan usaha pertanian di bidang tanaman pangan, hortikultura, perkebunan, dan/atau peternakan.</t>
+  </si>
+  <si>
     <t>Banyaknya orang perseorangan dan/atau keluarganya yang melakukan usaha pertanian di bidang tanaman pangan, tanaman hortikultura, tanaman perkebunan, dan/atau peternakan</t>
   </si>
   <si>
-    <t>Satuan</t>
-[...1 lines deleted...]
-  <si>
     <t>Orang</t>
   </si>
   <si>
-    <t>Manfaat</t>
-[...1 lines deleted...]
-  <si>
     <t>Mengetahui jumlah petani pengelola usaha tanaman pangan, tanaman hortikultura, tanaman perkebunan, dan peternakan</t>
   </si>
   <si>
-    <t>Interpretasi</t>
-[...1 lines deleted...]
-  <si>
     <t>Semakin tinggi nilai indikator menunjukkan bahwa semakin banyak jumlah petani</t>
   </si>
   <si>
-    <t>Mekanisme perhitungan</t>
-[...1 lines deleted...]
-  <si>
     <t>Jumlah petani yang mengusahakan tanaman pangan, hortikultura, dan perkebunan  (R401=1  dan/atau R501=1) dan/ atau mengusahakan ternak (R601=1) yang tujuan utama pemeliharaan mengandung pengembangbiakan, penggemukan, pembibitan, pembesaran ternak betina (rearing), memproduksi telur/susu/madu/kokon/liur (R618 =1-5).</t>
-  </si>
-[...25 lines deleted...]
-    <t>Konsep</t>
   </si>
   <si>
     <t>Petani : Orang seorang dan/atau beserta keluarganya yang melakukan usaha pertanian di bidang tanaman pangan, hortikultura, perkebunan, dan/atau peternakan.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -308,54 +333,54 @@
   <cellXfs count="11">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -624,54 +649,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I59"/>
+  <dimension ref="A1:I71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H59" sqref="H59"/>
+      <selection activeCell="H71" sqref="H71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="18" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.140625" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="4" t="s">
@@ -1105,242 +1130,434 @@
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="6">
         <v>27368114</v>
       </c>
       <c r="C43" s="6">
         <v>28191747</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="10"/>
       <c r="D47" s="10"/>
       <c r="E47" s="10"/>
       <c r="F47" s="10"/>
       <c r="G47" s="10"/>
       <c r="H47" s="10"/>
       <c r="I47" s="1"/>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="8"/>
-      <c r="B48" s="10"/>
+      <c r="A48" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>2</v>
+      </c>
       <c r="C48" s="10"/>
       <c r="D48" s="10"/>
       <c r="E48" s="10"/>
       <c r="F48" s="10"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="1"/>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="9" t="s">
-        <v>44</v>
+      <c r="A49" s="8" t="s">
+        <v>45</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>3</v>
+        <v>46</v>
       </c>
       <c r="C49" s="10"/>
       <c r="D49" s="10"/>
       <c r="E49" s="10"/>
       <c r="F49" s="10"/>
       <c r="G49" s="10"/>
       <c r="H49" s="10"/>
       <c r="I49" s="1"/>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="9" t="s">
-        <v>45</v>
+      <c r="A50" s="8" t="s">
+        <v>47</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C50" s="10"/>
       <c r="D50" s="10"/>
       <c r="E50" s="10"/>
       <c r="F50" s="10"/>
       <c r="G50" s="10"/>
       <c r="H50" s="10"/>
       <c r="I50" s="1"/>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="9" t="s">
-        <v>47</v>
+      <c r="A51" s="8" t="s">
+        <v>49</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C51" s="10"/>
       <c r="D51" s="10"/>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
       <c r="G51" s="10"/>
       <c r="H51" s="10"/>
       <c r="I51" s="1"/>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="9" t="s">
-        <v>49</v>
+      <c r="A52" s="8" t="s">
+        <v>51</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C52" s="10"/>
       <c r="D52" s="10"/>
       <c r="E52" s="10"/>
       <c r="F52" s="10"/>
       <c r="G52" s="10"/>
       <c r="H52" s="10"/>
       <c r="I52" s="1"/>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="9" t="s">
-        <v>51</v>
+      <c r="A53" s="8" t="s">
+        <v>53</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C53" s="10"/>
       <c r="D53" s="10"/>
       <c r="E53" s="10"/>
       <c r="F53" s="10"/>
       <c r="G53" s="10"/>
       <c r="H53" s="10"/>
       <c r="I53" s="1"/>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="9" t="s">
-        <v>53</v>
+      <c r="A54" s="8" t="s">
+        <v>55</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C54" s="10"/>
       <c r="D54" s="10"/>
       <c r="E54" s="10"/>
       <c r="F54" s="10"/>
       <c r="G54" s="10"/>
       <c r="H54" s="10"/>
       <c r="I54" s="1"/>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="9" t="s">
-        <v>55</v>
+      <c r="A55" s="8" t="s">
+        <v>57</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C55" s="10"/>
       <c r="D55" s="10"/>
       <c r="E55" s="10"/>
       <c r="F55" s="10"/>
       <c r="G55" s="10"/>
       <c r="H55" s="10"/>
       <c r="I55" s="1"/>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="9" t="s">
-        <v>57</v>
+      <c r="A56" s="8" t="s">
+        <v>59</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C56" s="10"/>
       <c r="D56" s="10"/>
       <c r="E56" s="10"/>
       <c r="F56" s="10"/>
       <c r="G56" s="10"/>
       <c r="H56" s="10"/>
       <c r="I56" s="1"/>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="9" t="s">
-        <v>59</v>
+      <c r="A57" s="8" t="s">
+        <v>61</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C57" s="10"/>
       <c r="D57" s="10"/>
       <c r="E57" s="10"/>
       <c r="F57" s="10"/>
       <c r="G57" s="10"/>
       <c r="H57" s="10"/>
       <c r="I57" s="1"/>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="9" t="s">
-        <v>61</v>
+      <c r="A58" s="8" t="s">
+        <v>63</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C58" s="10"/>
       <c r="D58" s="10"/>
       <c r="E58" s="10"/>
       <c r="F58" s="10"/>
       <c r="G58" s="10"/>
       <c r="H58" s="10"/>
       <c r="I58" s="1"/>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="9" t="s">
-        <v>63</v>
+      <c r="A59" s="8" t="s">
+        <v>65</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C59" s="10"/>
       <c r="D59" s="10"/>
       <c r="E59" s="10"/>
       <c r="F59" s="10"/>
       <c r="G59" s="10"/>
       <c r="H59" s="10"/>
       <c r="I59" s="1"/>
     </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="9"/>
+      <c r="B60" s="10"/>
+      <c r="C60" s="10"/>
+      <c r="D60" s="10"/>
+      <c r="E60" s="10"/>
+      <c r="F60" s="10"/>
+      <c r="G60" s="10"/>
+      <c r="H60" s="10"/>
+      <c r="I60" s="1"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="10"/>
+      <c r="F61" s="10"/>
+      <c r="G61" s="10"/>
+      <c r="H61" s="10"/>
+      <c r="I61" s="1"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="10"/>
+      <c r="F62" s="10"/>
+      <c r="G62" s="10"/>
+      <c r="H62" s="10"/>
+      <c r="I62" s="1"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C63" s="10"/>
+      <c r="D63" s="10"/>
+      <c r="E63" s="10"/>
+      <c r="F63" s="10"/>
+      <c r="G63" s="10"/>
+      <c r="H63" s="10"/>
+      <c r="I63" s="1"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C64" s="10"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="10"/>
+      <c r="F64" s="10"/>
+      <c r="G64" s="10"/>
+      <c r="H64" s="10"/>
+      <c r="I64" s="1"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="10"/>
+      <c r="I65" s="1"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C66" s="10"/>
+      <c r="D66" s="10"/>
+      <c r="E66" s="10"/>
+      <c r="F66" s="10"/>
+      <c r="G66" s="10"/>
+      <c r="H66" s="10"/>
+      <c r="I66" s="1"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C67" s="10"/>
+      <c r="D67" s="10"/>
+      <c r="E67" s="10"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="10"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="1"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C68" s="10"/>
+      <c r="D68" s="10"/>
+      <c r="E68" s="10"/>
+      <c r="F68" s="10"/>
+      <c r="G68" s="10"/>
+      <c r="H68" s="10"/>
+      <c r="I68" s="1"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C69" s="10"/>
+      <c r="D69" s="10"/>
+      <c r="E69" s="10"/>
+      <c r="F69" s="10"/>
+      <c r="G69" s="10"/>
+      <c r="H69" s="10"/>
+      <c r="I69" s="1"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C70" s="10"/>
+      <c r="D70" s="10"/>
+      <c r="E70" s="10"/>
+      <c r="F70" s="10"/>
+      <c r="G70" s="10"/>
+      <c r="H70" s="10"/>
+      <c r="I70" s="1"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C71" s="10"/>
+      <c r="D71" s="10"/>
+      <c r="E71" s="10"/>
+      <c r="F71" s="10"/>
+      <c r="G71" s="10"/>
+      <c r="H71" s="10"/>
+      <c r="I71" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A47:H47"/>
-    <mergeCell ref="A48:H48"/>
+    <mergeCell ref="B48:H48"/>
     <mergeCell ref="B49:H49"/>
     <mergeCell ref="B50:H50"/>
     <mergeCell ref="B51:H51"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="B53:H53"/>
     <mergeCell ref="B54:H54"/>
     <mergeCell ref="B55:H55"/>
     <mergeCell ref="B56:H56"/>
     <mergeCell ref="B57:H57"/>
     <mergeCell ref="B58:H58"/>
     <mergeCell ref="B59:H59"/>
+    <mergeCell ref="A60:H60"/>
+    <mergeCell ref="B61:H61"/>
+    <mergeCell ref="B62:H62"/>
+    <mergeCell ref="B63:H63"/>
+    <mergeCell ref="B64:H64"/>
+    <mergeCell ref="B65:H65"/>
+    <mergeCell ref="B66:H66"/>
+    <mergeCell ref="B67:H67"/>
+    <mergeCell ref="B68:H68"/>
+    <mergeCell ref="B69:H69"/>
+    <mergeCell ref="B70:H70"/>
+    <mergeCell ref="B71:H71"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>