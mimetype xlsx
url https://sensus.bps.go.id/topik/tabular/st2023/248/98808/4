--- v1 (2025-12-27)
+++ v2 (2026-05-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>, , 2023</t>
+    <t>, , Tahun 2023</t>
   </si>
   <si>
     <t>Nama Provinsi</t>
   </si>
   <si>
     <t>Laki-laki</t>
   </si>
   <si>
     <t>Perempuan</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>11. ACEH</t>
   </si>
   <si>
     <t>12. SUMATERA UTARA</t>
   </si>
   <si>
     <t>13. SUMATERA BARAT</t>
   </si>
   <si>
     <t>14. RIAU</t>
   </si>