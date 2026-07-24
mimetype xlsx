--- v2 (2026-05-25)
+++ v3 (2026-07-24)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>, , Tahun 2023</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+  <si>
+    <t>, , 2023</t>
   </si>
   <si>
     <t>Nama Provinsi</t>
   </si>
   <si>
     <t>Laki-laki</t>
   </si>
   <si>
     <t>Perempuan</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>11. ACEH</t>
   </si>
   <si>
     <t>12. SUMATERA UTARA</t>
   </si>
   <si>
     <t>13. SUMATERA BARAT</t>
   </si>
   <si>
     <t>14. RIAU</t>
   </si>
@@ -147,50 +147,113 @@
     <t>82. MALUKU UTARA</t>
   </si>
   <si>
     <t>91. PAPUA BARAT</t>
   </si>
   <si>
     <t>92. PAPUA BARAT DAYA</t>
   </si>
   <si>
     <t>94. PAPUA</t>
   </si>
   <si>
     <t>95. PAPUA SELATAN</t>
   </si>
   <si>
     <t>96. PAPUA TENGAH</t>
   </si>
   <si>
     <t>97. PAPUA PEGUNUNGAN</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Metadata Indikator</t>
+  </si>
+  <si>
+    <t>Nama</t>
+  </si>
+  <si>
+    <t>Jumlah Pengelola Usaha Pertanian Perorangan Tanaman Perkebunan</t>
+  </si>
+  <si>
+    <t>Definisi</t>
+  </si>
+  <si>
+    <t>Banyaknya orang yang membuat keputusan terbesar dan/atau terbanyak tentang penggunaan sumber daya dan melakukan manajemen kegiatan usaha budi daya tanaman perkebunan, termasuk pembibitan. Pengelola memiliki tanggung jawab teknis dan ekonomi dalam unit usaha, serta dapat melakukannya sendiri secara langsung atau dapat mempekerjakan orang lain untuk melakukannya.</t>
+  </si>
+  <si>
+    <t>Satuan</t>
+  </si>
+  <si>
+    <t>Orang</t>
+  </si>
+  <si>
+    <t>Manfaat</t>
+  </si>
+  <si>
+    <t>Untuk mengetahui data jumlah pengelola usaha pertanian perorangan tanaman perkebunan</t>
+  </si>
+  <si>
+    <t>Interpretasi</t>
+  </si>
+  <si>
+    <t>Semakin tinggi nilai indikator menunjukkan bahwa semakin banyak pengelola usaha pertanian tanaman perkebunan</t>
+  </si>
+  <si>
+    <t>Mekanisme perhitungan</t>
+  </si>
+  <si>
+    <t>Penjumlahan unit usaha yang mengusahakan pertanian dan mengusahakan tanaman perkebunan (kode 31xx, 32xx, 2306, atau 2612)</t>
+  </si>
+  <si>
+    <t>Disaggregasi</t>
+  </si>
+  <si>
+    <t>Wilayah, Jenis Kelamin</t>
+  </si>
+  <si>
+    <t>Frekuensi update</t>
+  </si>
+  <si>
+    <t>Lebih dari Dua Tahunan</t>
+  </si>
+  <si>
+    <t>Subyek</t>
+  </si>
+  <si>
+    <t>Hortikultura, kehutanan, perikanan, perkebunan, peternakan, tanaman pangan</t>
+  </si>
+  <si>
+    <t>Ukuran</t>
+  </si>
+  <si>
+    <t>Konsep</t>
+  </si>
+  <si>
+    <t>Pengelola Usaha Pertanian : Orang yang memiliki tanggung jawab teknis, yuridis, dan ekonomis pada unit usaha pertanian subsektor tanaman pangan, hortikultura, perkebunan, peternakan, perikanan, dan/atau kehutanan. Orang tersebut dapat melakukan semua tanggung jawab secara langsung, atau mendelegasikan yang terkait dengan pengelolaan kerja sehari-hari kepada seorang manajer (tidak berbadan hukum).</t>
   </si>
   <si>
     <t>Deskripsi Klasifikasi</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Klasifikasi Jenis Kelamin </t>
     </r>
     <r>
       <t xml:space="preserve">
 Merupakan Pengelompokan atau Pengkodean untuk  Jenis Kelamin </t>
     </r>
   </si>
   <si>
     <t>Laki-laki (definisi jelas)</t>
   </si>
@@ -275,54 +338,54 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -588,54 +651,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I55"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H55" sqref="H55"/>
+      <selection activeCell="H66" sqref="H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="18" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
     </row>
@@ -1181,171 +1244,347 @@
       <c r="C42" s="6">
         <v>1136</v>
       </c>
       <c r="D42" s="6">
         <v>8584</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="6">
         <v>9607346</v>
       </c>
       <c r="C43" s="6">
         <v>1490281</v>
       </c>
       <c r="D43" s="6">
         <v>11097627</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B47" s="9"/>
-[...5 lines deleted...]
-      <c r="H47" s="9"/>
+      <c r="B47" s="10"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="10"/>
+      <c r="E47" s="10"/>
+      <c r="F47" s="10"/>
+      <c r="G47" s="10"/>
+      <c r="H47" s="10"/>
       <c r="I47" s="1"/>
     </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="10"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="10"/>
+      <c r="F48" s="10"/>
+      <c r="G48" s="10"/>
+      <c r="H48" s="10"/>
+      <c r="I48" s="1"/>
+    </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A49" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="10"/>
+      <c r="F49" s="10"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="10"/>
+      <c r="I49" s="1"/>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="9" t="inlineStr">
+      <c r="A50" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="10"/>
+      <c r="D50" s="10"/>
+      <c r="E50" s="10"/>
+      <c r="F50" s="10"/>
+      <c r="G50" s="10"/>
+      <c r="H50" s="10"/>
+      <c r="I50" s="1"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C51" s="10"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="10"/>
+      <c r="F51" s="10"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="10"/>
+      <c r="I51" s="1"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C52" s="10"/>
+      <c r="D52" s="10"/>
+      <c r="E52" s="10"/>
+      <c r="F52" s="10"/>
+      <c r="G52" s="10"/>
+      <c r="H52" s="10"/>
+      <c r="I52" s="1"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="10"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="10"/>
+      <c r="F53" s="10"/>
+      <c r="G53" s="10"/>
+      <c r="H53" s="10"/>
+      <c r="I53" s="1"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C54" s="10"/>
+      <c r="D54" s="10"/>
+      <c r="E54" s="10"/>
+      <c r="F54" s="10"/>
+      <c r="G54" s="10"/>
+      <c r="H54" s="10"/>
+      <c r="I54" s="1"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C55" s="10"/>
+      <c r="D55" s="10"/>
+      <c r="E55" s="10"/>
+      <c r="F55" s="10"/>
+      <c r="G55" s="10"/>
+      <c r="H55" s="10"/>
+      <c r="I55" s="1"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C56" s="10"/>
+      <c r="D56" s="10"/>
+      <c r="E56" s="10"/>
+      <c r="F56" s="10"/>
+      <c r="G56" s="10"/>
+      <c r="H56" s="10"/>
+      <c r="I56" s="1"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" s="10"/>
+      <c r="D57" s="10"/>
+      <c r="E57" s="10"/>
+      <c r="F57" s="10"/>
+      <c r="G57" s="10"/>
+      <c r="H57" s="10"/>
+      <c r="I57" s="1"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C58" s="10"/>
+      <c r="D58" s="10"/>
+      <c r="E58" s="10"/>
+      <c r="F58" s="10"/>
+      <c r="G58" s="10"/>
+      <c r="H58" s="10"/>
+      <c r="I58" s="1"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Klasifikasi Jenis Kelamin </t>
           </r>
           <r>
             <t xml:space="preserve">
 Merupakan Pengelompokan atau Pengkodean untuk  Jenis Kelamin </t>
           </r>
         </is>
       </c>
-      <c r="B50" s="9"/>
-[...31 lines deleted...]
-      <c r="A53" s="10" t="s">
+      <c r="B61" s="10"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="10"/>
+      <c r="F61" s="10"/>
+      <c r="G61" s="10"/>
+      <c r="H61" s="10"/>
+      <c r="I61" s="1"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="10"/>
+      <c r="B62" s="10"/>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="10"/>
+      <c r="F62" s="10"/>
+      <c r="G62" s="10"/>
+      <c r="H62" s="10"/>
+      <c r="I62" s="1"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="10"/>
+      <c r="B63" s="10"/>
+      <c r="C63" s="10"/>
+      <c r="D63" s="10"/>
+      <c r="E63" s="10"/>
+      <c r="F63" s="10"/>
+      <c r="G63" s="10"/>
+      <c r="H63" s="10"/>
+      <c r="I63" s="1"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B53" s="9" t="s">
-[...11 lines deleted...]
-      <c r="A54" s="10" t="s">
+      <c r="B64" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C64" s="10"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="10"/>
+      <c r="F64" s="10"/>
+      <c r="G64" s="10"/>
+      <c r="H64" s="10"/>
+      <c r="I64" s="1"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B54" s="9" t="s">
-[...11 lines deleted...]
-      <c r="A55" s="10" t="s">
+      <c r="B65" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="10"/>
+      <c r="I65" s="1"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B55" s="9" t="s">
-[...8 lines deleted...]
-      <c r="I55" s="1"/>
+      <c r="B66" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C66" s="10"/>
+      <c r="D66" s="10"/>
+      <c r="E66" s="10"/>
+      <c r="F66" s="10"/>
+      <c r="G66" s="10"/>
+      <c r="H66" s="10"/>
+      <c r="I66" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A47:H47"/>
-    <mergeCell ref="A49:H49"/>
-    <mergeCell ref="A50:H52"/>
+    <mergeCell ref="B48:H48"/>
+    <mergeCell ref="B49:H49"/>
+    <mergeCell ref="B50:H50"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="B52:H52"/>
     <mergeCell ref="B53:H53"/>
     <mergeCell ref="B54:H54"/>
     <mergeCell ref="B55:H55"/>
+    <mergeCell ref="B56:H56"/>
+    <mergeCell ref="B57:H57"/>
+    <mergeCell ref="B58:H58"/>
+    <mergeCell ref="A60:H60"/>
+    <mergeCell ref="A61:H63"/>
+    <mergeCell ref="B64:H64"/>
+    <mergeCell ref="B65:H65"/>
+    <mergeCell ref="B66:H66"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>