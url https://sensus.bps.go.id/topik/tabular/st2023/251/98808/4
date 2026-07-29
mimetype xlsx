--- v0 (2025-12-15)
+++ v1 (2026-07-29)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
-[...1 lines deleted...]
-    <t>, , Tahun 2023</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+  <si>
+    <t>, , 2023</t>
   </si>
   <si>
     <t>Nama Provinsi</t>
   </si>
   <si>
     <t>Jumlah Pengelola Usaha Pertanian Perorangan Kehutanan</t>
   </si>
   <si>
     <t>Jumlah Pengelola Usaha Pertanian Perorangan Budi Daya Tanaman Kehutanan</t>
   </si>
   <si>
     <t>Jumlah Pengelola Usaha Pertanian Perorangan Penangkaran Tumbuhan/Satwa Liar</t>
   </si>
   <si>
     <t>Jumlah Pengelola Usaha Pertanian Perorangan Perburuan dan Penangkapan Satwa Liar</t>
   </si>
   <si>
     <t>Jumlah Pengelola Usaha Pertanian Perorangan Pemungutan Hasil Hutan</t>
   </si>
   <si>
     <t>Laki-laki</t>
   </si>
   <si>
     <t>Perempuan</t>
   </si>
@@ -162,50 +162,158 @@
     <t>82. MALUKU UTARA</t>
   </si>
   <si>
     <t>91. PAPUA BARAT</t>
   </si>
   <si>
     <t>92. PAPUA BARAT DAYA</t>
   </si>
   <si>
     <t>94. PAPUA</t>
   </si>
   <si>
     <t>95. PAPUA SELATAN</t>
   </si>
   <si>
     <t>96. PAPUA TENGAH</t>
   </si>
   <si>
     <t>97. PAPUA PEGUNUNGAN</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Metadata Indikator</t>
+  </si>
+  <si>
+    <t>Nama</t>
+  </si>
+  <si>
+    <t>Definisi</t>
+  </si>
+  <si>
+    <t>Banyaknya pengelola usaha kehutanan yang memiliki tanggung jawab teknis dan ekonomi dalam unit usaha, serta dapat melakukannya sendiri secara langsung atau dapat mempekerjakan orang lain untuk melakukannya.</t>
+  </si>
+  <si>
+    <t>Satuan</t>
+  </si>
+  <si>
+    <t>Orang</t>
+  </si>
+  <si>
+    <t>Manfaat</t>
+  </si>
+  <si>
+    <t>Untuk mengetahui data jumlah pengelola usaha pertanian perorangan kehutanan</t>
+  </si>
+  <si>
+    <t>Interpretasi</t>
+  </si>
+  <si>
+    <t>Semakin besar angka indikator menunjukkan bahwa semakin banyak  orang yang mengusahakan  kehutanan.</t>
+  </si>
+  <si>
+    <t>Mekanisme perhitungan</t>
+  </si>
+  <si>
+    <t>Penjumlahan unit usaha pertanian perorangan yang mengusahakan tanaman kehutanan dan melakukan penangkaran tumbuhan/satwa liar, serta pemungutan hasil hutan dan/atau perburuan dan penangkapan satwa liar pada 1 Mei 2023 dengan tujuan untuk usaha, sebagian atau seluruhnya untuk dijual/ditukar.</t>
+  </si>
+  <si>
+    <t>Disaggregasi</t>
+  </si>
+  <si>
+    <t>Wilayah, Jenis Kelamin</t>
+  </si>
+  <si>
+    <t>Frekuensi update</t>
+  </si>
+  <si>
+    <t>Lebih dari Dua Tahunan</t>
+  </si>
+  <si>
+    <t>Subyek</t>
+  </si>
+  <si>
+    <t>Hortikultura, kehutanan, perikanan, perkebunan, peternakan, tanaman pangan</t>
+  </si>
+  <si>
+    <t>Ukuran</t>
+  </si>
+  <si>
+    <t>Konsep</t>
+  </si>
+  <si>
+    <t>Pengelola Usaha Pertanian : Orang yang memiliki tanggung jawab teknis, yuridis, dan ekonomis pada unit usaha pertanian subsektor tanaman pangan, hortikultura, perkebunan, peternakan, perikanan, dan/atau kehutanan. Orang tersebut dapat melakukan semua tanggung jawab secara langsung, atau mendelegasikan yang terkait dengan pengelolaan kerja sehari-hari kepada seorang manajer (tidak berbadan hukum).</t>
+  </si>
+  <si>
+    <t>Banyaknya pengelola usaha kehutanan khususnya usaha budi daya tanaman kehutanan yang memiliki tanggung jawab teknis dan ekonomi dalam unit usaha, serta dapat melakukannya sendiri secara langsung atau dapat mempekerjakan orang lain untuk melakukannya.</t>
+  </si>
+  <si>
+    <t>Untuk mengetahui data jumlah pengelola usaha pertanian perorangan budi daya tanaman kehutanan</t>
+  </si>
+  <si>
+    <t>Semakin tinggi angka indikator menunjukkan bahwa semakin banyak orang yang mengusahakan budi daya tanaman kehutanan.</t>
+  </si>
+  <si>
+    <t>Penjumlahan unit usaha pertanian perorangan yang melakukan budi daya tanaman kehutanan pada 1 Mei 2023 dengan tujuan untuk usaha, sebagian atau seluruhnya untuk dijual/ditukar.</t>
+  </si>
+  <si>
+    <t>Banyaknya pengelola usaha kehutanan khususnya usaha penangkaran tumbuhan/satwa liar pada 1 Mei 2023 yang memiliki tanggung jawab teknis dan ekonomi dalam unit usaha, serta dapat melakukannya sendiri secara langsung atau dapat mempekerjakan orang lain untuk melakukannya.</t>
+  </si>
+  <si>
+    <t>Untuk mengetahui data jumlah pengelola usaha pertanian perorangan penangkaran tumbuhan/satwa liar</t>
+  </si>
+  <si>
+    <t>Semakin tinggi angka indikator menunjukkan bahwa semakin banyak orang yang mengusahakan penangkaran tumbuhan/satwa liar.</t>
+  </si>
+  <si>
+    <t>Penjumlahan unit usaha pertanian perorangan yang melakukan penangkaran tumbuhan/satwa liar pada 1 Mei 2023 dengan tujuan untuk usaha, sebagian atau seluruhnya untuk dijual/ditukar.</t>
+  </si>
+  <si>
+    <t>Banyaknya pengelola usaha kehutanan khususnya usaha perburuan dan penangkapan satwa liar pada 1 Mei 2023 yang memiliki tanggung jawab teknis dan ekonomi dalam unit usaha, serta dapat melakukannya sendiri secara langsung atau dapat mempekerjakan orang lain untuk melakukannya.</t>
+  </si>
+  <si>
+    <t>Untuk mengetahui data jumlah pengelola usaha pertanian perorangan perburuan dan penangkapan satwa liar</t>
+  </si>
+  <si>
+    <t>Semakin tinggi angka indikator menunjukkan bahwa semakin banyak orang yang mengusahakan perburuan dan penangkapan satwa liar.</t>
+  </si>
+  <si>
+    <t>Penjumlahan unit usaha pertanian perorangan yang melakukan perburuan dan penangkapan satwa liar liar pada 1 Mei 2023 dengan tujuan untuk usaha, sebagian atau seluruhnya untuk dijual/ditukar.</t>
+  </si>
+  <si>
+    <t>Banyaknya pengelola usaha kehutanan khususnya usaha pemungutan hasil hutan pada 1 Mei 2023 yang memiliki tanggung jawab teknis dan ekonomi dalam unit usaha, serta dapat melakukannya sendiri secara langsung atau dapat mempekerjakan orang lain untuk melakukannya.</t>
+  </si>
+  <si>
+    <t>Untuk mengetahui data jumlah pengelola usaha pertanian perorangan pemungutan hasil hutan</t>
+  </si>
+  <si>
+    <t>Semakin tinggi angka indikator menunjukkan bahwa semakin banyak orang yang mengusahakan pemungutan hasil hutan.</t>
+  </si>
+  <si>
+    <t>Penjumlahan unit usaha pertanian perorangan yang melakukan pemungutan hasil hutan pada 1 Mei 2023 dengan tujuan untuk usaha, sebagian atau seluruhnya untuk dijual/ditukar.</t>
   </si>
   <si>
     <t>Deskripsi Klasifikasi</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Klasifikasi Jenis Kelamin </t>
     </r>
     <r>
       <t xml:space="preserve">
 Merupakan Pengelompokan atau Pengkodean untuk  Jenis Kelamin </t>
     </r>
   </si>
   <si>
     <t>Laki-laki (definisi jelas)</t>
   </si>
@@ -296,57 +404,57 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -612,54 +720,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:P115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H60" sqref="H60"/>
+      <selection activeCell="H115" sqref="H115"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.140625" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.140625" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.140625" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
@@ -2697,225 +2805,1105 @@
         <v>14134</v>
       </c>
       <c r="K44" s="6">
         <v>50153</v>
       </c>
       <c r="L44" s="6">
         <v>2275</v>
       </c>
       <c r="M44" s="6">
         <v>52428</v>
       </c>
       <c r="N44" s="6">
         <v>152632</v>
       </c>
       <c r="O44" s="6">
         <v>15341</v>
       </c>
       <c r="P44" s="6">
         <v>167973</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="B48" s="10"/>
-[...5 lines deleted...]
-      <c r="H48" s="10"/>
+      <c r="B48" s="11"/>
+      <c r="C48" s="11"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11"/>
+      <c r="H48" s="11"/>
       <c r="I48" s="1"/>
     </row>
     <row r="49" spans="1:16">
-      <c r="A49" s="9"/>
-[...6 lines deleted...]
-      <c r="H49" s="10"/>
+      <c r="A49" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
       <c r="I49" s="1"/>
     </row>
     <row r="50" spans="1:16">
-      <c r="A50" s="9"/>
-[...6 lines deleted...]
-      <c r="H50" s="10"/>
+      <c r="A50" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="11"/>
       <c r="I50" s="1"/>
     </row>
     <row r="51" spans="1:16">
-      <c r="A51" s="9"/>
-[...6 lines deleted...]
-      <c r="H51" s="10"/>
+      <c r="A51" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="11"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="11"/>
+      <c r="G51" s="11"/>
+      <c r="H51" s="11"/>
       <c r="I51" s="1"/>
     </row>
     <row r="52" spans="1:16">
-      <c r="A52" s="9"/>
-[...6 lines deleted...]
-      <c r="H52" s="10"/>
+      <c r="A52" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C52" s="11"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="11"/>
       <c r="I52" s="1"/>
     </row>
+    <row r="53" spans="1:16">
+      <c r="A53" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="C53" s="11"/>
+      <c r="D53" s="11"/>
+      <c r="E53" s="11"/>
+      <c r="F53" s="11"/>
+      <c r="G53" s="11"/>
+      <c r="H53" s="11"/>
+      <c r="I53" s="1"/>
+    </row>
     <row r="54" spans="1:16">
-      <c r="A54" s="7" t="s">
+      <c r="A54" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C54" s="11"/>
+      <c r="D54" s="11"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="11"/>
+      <c r="G54" s="11"/>
+      <c r="H54" s="11"/>
+      <c r="I54" s="1"/>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C55" s="11"/>
+      <c r="D55" s="11"/>
+      <c r="E55" s="11"/>
+      <c r="F55" s="11"/>
+      <c r="G55" s="11"/>
+      <c r="H55" s="11"/>
+      <c r="I55" s="1"/>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C56" s="11"/>
+      <c r="D56" s="11"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="11"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="1"/>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C57" s="11"/>
+      <c r="D57" s="11"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="11"/>
+      <c r="G57" s="11"/>
+      <c r="H57" s="11"/>
+      <c r="I57" s="1"/>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" s="11"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+      <c r="G58" s="11"/>
+      <c r="H58" s="11"/>
+      <c r="I58" s="1"/>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" s="11"/>
+      <c r="D59" s="11"/>
+      <c r="E59" s="11"/>
+      <c r="F59" s="11"/>
+      <c r="G59" s="11"/>
+      <c r="H59" s="11"/>
+      <c r="I59" s="1"/>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" s="10"/>
+      <c r="B60" s="11"/>
+      <c r="C60" s="11"/>
+      <c r="D60" s="11"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="11"/>
+      <c r="G60" s="11"/>
+      <c r="H60" s="11"/>
+      <c r="I60" s="1"/>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" s="9" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="10" t="inlineStr">
+      <c r="B61" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="11"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11"/>
+      <c r="I61" s="1"/>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="C62" s="11"/>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="11"/>
+      <c r="G62" s="11"/>
+      <c r="H62" s="11"/>
+      <c r="I62" s="1"/>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C63" s="11"/>
+      <c r="D63" s="11"/>
+      <c r="E63" s="11"/>
+      <c r="F63" s="11"/>
+      <c r="G63" s="11"/>
+      <c r="H63" s="11"/>
+      <c r="I63" s="1"/>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C64" s="11"/>
+      <c r="D64" s="11"/>
+      <c r="E64" s="11"/>
+      <c r="F64" s="11"/>
+      <c r="G64" s="11"/>
+      <c r="H64" s="11"/>
+      <c r="I64" s="1"/>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C65" s="11"/>
+      <c r="D65" s="11"/>
+      <c r="E65" s="11"/>
+      <c r="F65" s="11"/>
+      <c r="G65" s="11"/>
+      <c r="H65" s="11"/>
+      <c r="I65" s="1"/>
+    </row>
+    <row r="66" spans="1:16">
+      <c r="A66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="C66" s="11"/>
+      <c r="D66" s="11"/>
+      <c r="E66" s="11"/>
+      <c r="F66" s="11"/>
+      <c r="G66" s="11"/>
+      <c r="H66" s="11"/>
+      <c r="I66" s="1"/>
+    </row>
+    <row r="67" spans="1:16">
+      <c r="A67" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C67" s="11"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="11"/>
+      <c r="G67" s="11"/>
+      <c r="H67" s="11"/>
+      <c r="I67" s="1"/>
+    </row>
+    <row r="68" spans="1:16">
+      <c r="A68" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="11"/>
+      <c r="D68" s="11"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="11"/>
+      <c r="G68" s="11"/>
+      <c r="H68" s="11"/>
+      <c r="I68" s="1"/>
+    </row>
+    <row r="69" spans="1:16">
+      <c r="A69" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C69" s="11"/>
+      <c r="D69" s="11"/>
+      <c r="E69" s="11"/>
+      <c r="F69" s="11"/>
+      <c r="G69" s="11"/>
+      <c r="H69" s="11"/>
+      <c r="I69" s="1"/>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" s="11"/>
+      <c r="D70" s="11"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="11"/>
+      <c r="G70" s="11"/>
+      <c r="H70" s="11"/>
+      <c r="I70" s="1"/>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C71" s="11"/>
+      <c r="D71" s="11"/>
+      <c r="E71" s="11"/>
+      <c r="F71" s="11"/>
+      <c r="G71" s="11"/>
+      <c r="H71" s="11"/>
+      <c r="I71" s="1"/>
+    </row>
+    <row r="72" spans="1:16">
+      <c r="A72" s="10"/>
+      <c r="B72" s="11"/>
+      <c r="C72" s="11"/>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="11"/>
+      <c r="G72" s="11"/>
+      <c r="H72" s="11"/>
+      <c r="I72" s="1"/>
+    </row>
+    <row r="73" spans="1:16">
+      <c r="A73" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="1"/>
+    </row>
+    <row r="74" spans="1:16">
+      <c r="A74" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C74" s="11"/>
+      <c r="D74" s="11"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="11"/>
+      <c r="G74" s="11"/>
+      <c r="H74" s="11"/>
+      <c r="I74" s="1"/>
+    </row>
+    <row r="75" spans="1:16">
+      <c r="A75" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C75" s="11"/>
+      <c r="D75" s="11"/>
+      <c r="E75" s="11"/>
+      <c r="F75" s="11"/>
+      <c r="G75" s="11"/>
+      <c r="H75" s="11"/>
+      <c r="I75" s="1"/>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="A76" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" s="11"/>
+      <c r="D76" s="11"/>
+      <c r="E76" s="11"/>
+      <c r="F76" s="11"/>
+      <c r="G76" s="11"/>
+      <c r="H76" s="11"/>
+      <c r="I76" s="1"/>
+    </row>
+    <row r="77" spans="1:16">
+      <c r="A77" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C77" s="11"/>
+      <c r="D77" s="11"/>
+      <c r="E77" s="11"/>
+      <c r="F77" s="11"/>
+      <c r="G77" s="11"/>
+      <c r="H77" s="11"/>
+      <c r="I77" s="1"/>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C78" s="11"/>
+      <c r="D78" s="11"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="11"/>
+      <c r="G78" s="11"/>
+      <c r="H78" s="11"/>
+      <c r="I78" s="1"/>
+    </row>
+    <row r="79" spans="1:16">
+      <c r="A79" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C79" s="11"/>
+      <c r="D79" s="11"/>
+      <c r="E79" s="11"/>
+      <c r="F79" s="11"/>
+      <c r="G79" s="11"/>
+      <c r="H79" s="11"/>
+      <c r="I79" s="1"/>
+    </row>
+    <row r="80" spans="1:16">
+      <c r="A80" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C80" s="11"/>
+      <c r="D80" s="11"/>
+      <c r="E80" s="11"/>
+      <c r="F80" s="11"/>
+      <c r="G80" s="11"/>
+      <c r="H80" s="11"/>
+      <c r="I80" s="1"/>
+    </row>
+    <row r="81" spans="1:16">
+      <c r="A81" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C81" s="11"/>
+      <c r="D81" s="11"/>
+      <c r="E81" s="11"/>
+      <c r="F81" s="11"/>
+      <c r="G81" s="11"/>
+      <c r="H81" s="11"/>
+      <c r="I81" s="1"/>
+    </row>
+    <row r="82" spans="1:16">
+      <c r="A82" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" s="11"/>
+      <c r="D82" s="11"/>
+      <c r="E82" s="11"/>
+      <c r="F82" s="11"/>
+      <c r="G82" s="11"/>
+      <c r="H82" s="11"/>
+      <c r="I82" s="1"/>
+    </row>
+    <row r="83" spans="1:16">
+      <c r="A83" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C83" s="11"/>
+      <c r="D83" s="11"/>
+      <c r="E83" s="11"/>
+      <c r="F83" s="11"/>
+      <c r="G83" s="11"/>
+      <c r="H83" s="11"/>
+      <c r="I83" s="1"/>
+    </row>
+    <row r="84" spans="1:16">
+      <c r="A84" s="10"/>
+      <c r="B84" s="11"/>
+      <c r="C84" s="11"/>
+      <c r="D84" s="11"/>
+      <c r="E84" s="11"/>
+      <c r="F84" s="11"/>
+      <c r="G84" s="11"/>
+      <c r="H84" s="11"/>
+      <c r="I84" s="1"/>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C85" s="11"/>
+      <c r="D85" s="11"/>
+      <c r="E85" s="11"/>
+      <c r="F85" s="11"/>
+      <c r="G85" s="11"/>
+      <c r="H85" s="11"/>
+      <c r="I85" s="1"/>
+    </row>
+    <row r="86" spans="1:16">
+      <c r="A86" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C86" s="11"/>
+      <c r="D86" s="11"/>
+      <c r="E86" s="11"/>
+      <c r="F86" s="11"/>
+      <c r="G86" s="11"/>
+      <c r="H86" s="11"/>
+      <c r="I86" s="1"/>
+    </row>
+    <row r="87" spans="1:16">
+      <c r="A87" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B87" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C87" s="11"/>
+      <c r="D87" s="11"/>
+      <c r="E87" s="11"/>
+      <c r="F87" s="11"/>
+      <c r="G87" s="11"/>
+      <c r="H87" s="11"/>
+      <c r="I87" s="1"/>
+    </row>
+    <row r="88" spans="1:16">
+      <c r="A88" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C88" s="11"/>
+      <c r="D88" s="11"/>
+      <c r="E88" s="11"/>
+      <c r="F88" s="11"/>
+      <c r="G88" s="11"/>
+      <c r="H88" s="11"/>
+      <c r="I88" s="1"/>
+    </row>
+    <row r="89" spans="1:16">
+      <c r="A89" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C89" s="11"/>
+      <c r="D89" s="11"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="11"/>
+      <c r="G89" s="11"/>
+      <c r="H89" s="11"/>
+      <c r="I89" s="1"/>
+    </row>
+    <row r="90" spans="1:16">
+      <c r="A90" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C90" s="11"/>
+      <c r="D90" s="11"/>
+      <c r="E90" s="11"/>
+      <c r="F90" s="11"/>
+      <c r="G90" s="11"/>
+      <c r="H90" s="11"/>
+      <c r="I90" s="1"/>
+    </row>
+    <row r="91" spans="1:16">
+      <c r="A91" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C91" s="11"/>
+      <c r="D91" s="11"/>
+      <c r="E91" s="11"/>
+      <c r="F91" s="11"/>
+      <c r="G91" s="11"/>
+      <c r="H91" s="11"/>
+      <c r="I91" s="1"/>
+    </row>
+    <row r="92" spans="1:16">
+      <c r="A92" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C92" s="11"/>
+      <c r="D92" s="11"/>
+      <c r="E92" s="11"/>
+      <c r="F92" s="11"/>
+      <c r="G92" s="11"/>
+      <c r="H92" s="11"/>
+      <c r="I92" s="1"/>
+    </row>
+    <row r="93" spans="1:16">
+      <c r="A93" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C93" s="11"/>
+      <c r="D93" s="11"/>
+      <c r="E93" s="11"/>
+      <c r="F93" s="11"/>
+      <c r="G93" s="11"/>
+      <c r="H93" s="11"/>
+      <c r="I93" s="1"/>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" s="11"/>
+      <c r="D94" s="11"/>
+      <c r="E94" s="11"/>
+      <c r="F94" s="11"/>
+      <c r="G94" s="11"/>
+      <c r="H94" s="11"/>
+      <c r="I94" s="1"/>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C95" s="11"/>
+      <c r="D95" s="11"/>
+      <c r="E95" s="11"/>
+      <c r="F95" s="11"/>
+      <c r="G95" s="11"/>
+      <c r="H95" s="11"/>
+      <c r="I95" s="1"/>
+    </row>
+    <row r="96" spans="1:16">
+      <c r="A96" s="10"/>
+      <c r="B96" s="11"/>
+      <c r="C96" s="11"/>
+      <c r="D96" s="11"/>
+      <c r="E96" s="11"/>
+      <c r="F96" s="11"/>
+      <c r="G96" s="11"/>
+      <c r="H96" s="11"/>
+      <c r="I96" s="1"/>
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C97" s="11"/>
+      <c r="D97" s="11"/>
+      <c r="E97" s="11"/>
+      <c r="F97" s="11"/>
+      <c r="G97" s="11"/>
+      <c r="H97" s="11"/>
+      <c r="I97" s="1"/>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C98" s="11"/>
+      <c r="D98" s="11"/>
+      <c r="E98" s="11"/>
+      <c r="F98" s="11"/>
+      <c r="G98" s="11"/>
+      <c r="H98" s="11"/>
+      <c r="I98" s="1"/>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B99" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C99" s="11"/>
+      <c r="D99" s="11"/>
+      <c r="E99" s="11"/>
+      <c r="F99" s="11"/>
+      <c r="G99" s="11"/>
+      <c r="H99" s="11"/>
+      <c r="I99" s="1"/>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C100" s="11"/>
+      <c r="D100" s="11"/>
+      <c r="E100" s="11"/>
+      <c r="F100" s="11"/>
+      <c r="G100" s="11"/>
+      <c r="H100" s="11"/>
+      <c r="I100" s="1"/>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C101" s="11"/>
+      <c r="D101" s="11"/>
+      <c r="E101" s="11"/>
+      <c r="F101" s="11"/>
+      <c r="G101" s="11"/>
+      <c r="H101" s="11"/>
+      <c r="I101" s="1"/>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C102" s="11"/>
+      <c r="D102" s="11"/>
+      <c r="E102" s="11"/>
+      <c r="F102" s="11"/>
+      <c r="G102" s="11"/>
+      <c r="H102" s="11"/>
+      <c r="I102" s="1"/>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C103" s="11"/>
+      <c r="D103" s="11"/>
+      <c r="E103" s="11"/>
+      <c r="F103" s="11"/>
+      <c r="G103" s="11"/>
+      <c r="H103" s="11"/>
+      <c r="I103" s="1"/>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C104" s="11"/>
+      <c r="D104" s="11"/>
+      <c r="E104" s="11"/>
+      <c r="F104" s="11"/>
+      <c r="G104" s="11"/>
+      <c r="H104" s="11"/>
+      <c r="I104" s="1"/>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C105" s="11"/>
+      <c r="D105" s="11"/>
+      <c r="E105" s="11"/>
+      <c r="F105" s="11"/>
+      <c r="G105" s="11"/>
+      <c r="H105" s="11"/>
+      <c r="I105" s="1"/>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" s="11"/>
+      <c r="D106" s="11"/>
+      <c r="E106" s="11"/>
+      <c r="F106" s="11"/>
+      <c r="G106" s="11"/>
+      <c r="H106" s="11"/>
+      <c r="I106" s="1"/>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B107" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C107" s="11"/>
+      <c r="D107" s="11"/>
+      <c r="E107" s="11"/>
+      <c r="F107" s="11"/>
+      <c r="G107" s="11"/>
+      <c r="H107" s="11"/>
+      <c r="I107" s="1"/>
+    </row>
+    <row r="109" spans="1:16">
+      <c r="A109" s="7" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16">
+      <c r="A110" s="11" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Klasifikasi Jenis Kelamin </t>
           </r>
           <r>
             <t xml:space="preserve">
 Merupakan Pengelompokan atau Pengkodean untuk  Jenis Kelamin </t>
           </r>
         </is>
       </c>
-      <c r="B55" s="10"/>
-[...31 lines deleted...]
-      <c r="A58" s="11" t="s">
+      <c r="B110" s="11"/>
+      <c r="C110" s="11"/>
+      <c r="D110" s="11"/>
+      <c r="E110" s="11"/>
+      <c r="F110" s="11"/>
+      <c r="G110" s="11"/>
+      <c r="H110" s="11"/>
+      <c r="I110" s="1"/>
+    </row>
+    <row r="111" spans="1:16">
+      <c r="A111" s="11"/>
+      <c r="B111" s="11"/>
+      <c r="C111" s="11"/>
+      <c r="D111" s="11"/>
+      <c r="E111" s="11"/>
+      <c r="F111" s="11"/>
+      <c r="G111" s="11"/>
+      <c r="H111" s="11"/>
+      <c r="I111" s="1"/>
+    </row>
+    <row r="112" spans="1:16">
+      <c r="A112" s="11"/>
+      <c r="B112" s="11"/>
+      <c r="C112" s="11"/>
+      <c r="D112" s="11"/>
+      <c r="E112" s="11"/>
+      <c r="F112" s="11"/>
+      <c r="G112" s="11"/>
+      <c r="H112" s="11"/>
+      <c r="I112" s="1"/>
+    </row>
+    <row r="113" spans="1:16">
+      <c r="A113" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B58" s="10" t="s">
-[...11 lines deleted...]
-      <c r="A59" s="11" t="s">
+      <c r="B113" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="C113" s="11"/>
+      <c r="D113" s="11"/>
+      <c r="E113" s="11"/>
+      <c r="F113" s="11"/>
+      <c r="G113" s="11"/>
+      <c r="H113" s="11"/>
+      <c r="I113" s="1"/>
+    </row>
+    <row r="114" spans="1:16">
+      <c r="A114" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B59" s="10" t="s">
-[...11 lines deleted...]
-      <c r="A60" s="11" t="s">
+      <c r="B114" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="C114" s="11"/>
+      <c r="D114" s="11"/>
+      <c r="E114" s="11"/>
+      <c r="F114" s="11"/>
+      <c r="G114" s="11"/>
+      <c r="H114" s="11"/>
+      <c r="I114" s="1"/>
+    </row>
+    <row r="115" spans="1:16">
+      <c r="A115" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B60" s="10" t="s">
-[...8 lines deleted...]
-      <c r="I60" s="1"/>
+      <c r="B115" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="C115" s="11"/>
+      <c r="D115" s="11"/>
+      <c r="E115" s="11"/>
+      <c r="F115" s="11"/>
+      <c r="G115" s="11"/>
+      <c r="H115" s="11"/>
+      <c r="I115" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A48:H48"/>
-    <mergeCell ref="A49:H49"/>
-[...4 lines deleted...]
-    <mergeCell ref="A55:H57"/>
+    <mergeCell ref="B49:H49"/>
+    <mergeCell ref="B50:H50"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="B52:H52"/>
+    <mergeCell ref="B53:H53"/>
+    <mergeCell ref="B54:H54"/>
+    <mergeCell ref="B55:H55"/>
+    <mergeCell ref="B56:H56"/>
+    <mergeCell ref="B57:H57"/>
     <mergeCell ref="B58:H58"/>
     <mergeCell ref="B59:H59"/>
-    <mergeCell ref="B60:H60"/>
+    <mergeCell ref="A60:H60"/>
+    <mergeCell ref="B61:H61"/>
+    <mergeCell ref="B62:H62"/>
+    <mergeCell ref="B63:H63"/>
+    <mergeCell ref="B64:H64"/>
+    <mergeCell ref="B65:H65"/>
+    <mergeCell ref="B66:H66"/>
+    <mergeCell ref="B67:H67"/>
+    <mergeCell ref="B68:H68"/>
+    <mergeCell ref="B69:H69"/>
+    <mergeCell ref="B70:H70"/>
+    <mergeCell ref="B71:H71"/>
+    <mergeCell ref="A72:H72"/>
+    <mergeCell ref="B73:H73"/>
+    <mergeCell ref="B74:H74"/>
+    <mergeCell ref="B75:H75"/>
+    <mergeCell ref="B76:H76"/>
+    <mergeCell ref="B77:H77"/>
+    <mergeCell ref="B78:H78"/>
+    <mergeCell ref="B79:H79"/>
+    <mergeCell ref="B80:H80"/>
+    <mergeCell ref="B81:H81"/>
+    <mergeCell ref="B82:H82"/>
+    <mergeCell ref="B83:H83"/>
+    <mergeCell ref="A84:H84"/>
+    <mergeCell ref="B85:H85"/>
+    <mergeCell ref="B86:H86"/>
+    <mergeCell ref="B87:H87"/>
+    <mergeCell ref="B88:H88"/>
+    <mergeCell ref="B89:H89"/>
+    <mergeCell ref="B90:H90"/>
+    <mergeCell ref="B91:H91"/>
+    <mergeCell ref="B92:H92"/>
+    <mergeCell ref="B93:H93"/>
+    <mergeCell ref="B94:H94"/>
+    <mergeCell ref="B95:H95"/>
+    <mergeCell ref="A96:H96"/>
+    <mergeCell ref="B97:H97"/>
+    <mergeCell ref="B98:H98"/>
+    <mergeCell ref="B99:H99"/>
+    <mergeCell ref="B100:H100"/>
+    <mergeCell ref="B101:H101"/>
+    <mergeCell ref="B102:H102"/>
+    <mergeCell ref="B103:H103"/>
+    <mergeCell ref="B104:H104"/>
+    <mergeCell ref="B105:H105"/>
+    <mergeCell ref="B106:H106"/>
+    <mergeCell ref="B107:H107"/>
+    <mergeCell ref="A109:H109"/>
+    <mergeCell ref="A110:H112"/>
+    <mergeCell ref="B113:H113"/>
+    <mergeCell ref="B114:H114"/>
+    <mergeCell ref="B115:H115"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>